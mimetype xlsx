--- v0 (2026-07-08)
+++ v1 (2026-08-22)
@@ -412,1100 +412,1072 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="38.83203125" customWidth="1"/>
     <col min="3" max="3" width="42.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="6.83203125" customWidth="1"/>
     <col min="6" max="6" width="22.83203125" customWidth="1"/>
     <col min="7" max="7" width="22.83203125" customWidth="1"/>
     <col min="8" max="8" width="16.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Plán obnovy 06R01-20-V02 — Balík ŠTART</v>
+        <v>Cenová ponuka pre prieskum trhu: Balík ŠTART</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Dodávateľ: Faborino</v>
+        <v>Dodávateľ: STENVARD s. r. o., IČO 57 713 880, DIČ 2123015334, Solivarská 14E, 080 05 Prešov, Slovenská republika</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Vygenerované: 8. 7. 2026</v>
-[...31 lines deleted...]
-        <v>Certifikát</v>
+        <v>Dodávateľ nie je platiteľom DPH. Uvedené ceny sú konečné.</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Vygenerované: 22. 8. 2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>NIE-002400</v>
+        <v>SKU</v>
       </c>
       <c r="B6" t="str">
-        <v>Ružová veža</v>
+        <v>Produkt</v>
       </c>
       <c r="C6" t="str">
-        <v>Sensorial — 10 ružových kociek</v>
+        <v>Popis</v>
       </c>
       <c r="D6" t="str">
-        <v>8717703002400</v>
-[...9 lines deleted...]
-        <v>115</v>
+        <v>EAN</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Ks</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Jedn. cena (EUR)</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Spolu (EUR)</v>
       </c>
       <c r="H6" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>Dodacia lehota</v>
       </c>
       <c r="I6" t="str">
-        <v>24 mesiacov</v>
+        <v>Záruka</v>
       </c>
       <c r="J6" t="str">
-        <v>EN 71 / AMI</v>
+        <v>Certifikát</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>NIE-002500</v>
+        <v>NIE-002400</v>
       </c>
       <c r="B7" t="str">
-        <v>Hnedé schody</v>
+        <v>Ružová veža</v>
       </c>
       <c r="C7" t="str">
-        <v>Sensorial — 10 hnedých hranolov</v>
+        <v>Sensorial: 10 ružových kociek</v>
       </c>
       <c r="D7" t="str">
-        <v>8717703002502</v>
+        <v>8719924001032</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>159</v>
+        <v>121.9</v>
       </c>
       <c r="G7">
         <f>E7*F7</f>
-        <v>159</v>
+        <v>121.9</v>
       </c>
       <c r="H7" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I7" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J7" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>NIE-002100</v>
+        <v>NIE-002500</v>
       </c>
       <c r="B8" t="str">
-        <v>Valcový blok č. 3</v>
+        <v>Hnedé schody</v>
       </c>
       <c r="C8" t="str">
-        <v>Sensorial — klesajúci valcový blok</v>
+        <v>Sensorial: 10 hnedých hranolov</v>
       </c>
       <c r="D8" t="str">
-        <v>8717703002106</v>
+        <v>8719924001155</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>76</v>
+        <v>174.9</v>
       </c>
       <c r="G8">
         <f>E8*F8</f>
-        <v>76</v>
+        <v>174.9</v>
       </c>
       <c r="H8" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I8" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J8" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>NIE-002200</v>
+        <v>NIE-002100</v>
       </c>
       <c r="B9" t="str">
-        <v>Valcový blok č. 4</v>
+        <v>Valcový blok č. 3</v>
       </c>
       <c r="C9" t="str">
-        <v>Sensorial — klesajúci valcový blok</v>
+        <v>Sensorial: klesajúci valcový blok</v>
       </c>
       <c r="D9" t="str">
-        <v>8717703002205</v>
+        <v>8719924000561</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>76</v>
+        <v>84.9</v>
       </c>
       <c r="G9">
         <f>E9*F9</f>
-        <v>76</v>
+        <v>84.9</v>
       </c>
       <c r="H9" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I9" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J9" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>NIE-002600</v>
+        <v>NIE-002200</v>
       </c>
       <c r="B10" t="str">
-        <v>Červené tyče</v>
+        <v>Valcový blok č. 4</v>
       </c>
       <c r="C10" t="str">
-        <v>Sensorial — 10 graduovaných tyčí</v>
+        <v>Sensorial: klesajúci valcový blok</v>
       </c>
       <c r="D10" t="str">
-        <v>8717703002601</v>
+        <v>8719924000646</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>151</v>
+        <v>84.9</v>
       </c>
       <c r="G10">
         <f>E10*F10</f>
-        <v>151</v>
+        <v>84.9</v>
       </c>
       <c r="H10" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I10" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J10" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>NIE-001600</v>
+        <v>NIE-002600</v>
       </c>
       <c r="B11" t="str">
-        <v>Zvukové krabičky</v>
+        <v>Červené tyče</v>
       </c>
       <c r="C11" t="str">
-        <v>Sensorial — párové valčeky</v>
+        <v>Sensorial: 10 graduovaných tyčí</v>
       </c>
       <c r="D11" t="str">
-        <v>8717703001601</v>
+        <v>8719924001339</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>140</v>
+        <v>164.9</v>
       </c>
       <c r="G11">
         <f>E11*F11</f>
-        <v>140</v>
+        <v>164.9</v>
       </c>
       <c r="H11" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I11" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J11" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>NIE-002700</v>
+        <v>NIE-001600</v>
       </c>
       <c r="B12" t="str">
-        <v>Číselné tyče</v>
+        <v>Zvukové krabičky</v>
       </c>
       <c r="C12" t="str">
-        <v>Matematika — 10 graduovaných tyčí</v>
+        <v>Sensorial: párové valčeky</v>
       </c>
       <c r="D12" t="str">
-        <v>8717703002700</v>
+        <v>8719924000257</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>192</v>
+        <v>174.9</v>
       </c>
       <c r="G12">
         <f>E12*F12</f>
-        <v>192</v>
+        <v>174.9</v>
       </c>
       <c r="H12" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I12" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J12" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>NIE-005405</v>
+        <v>NIE-002700</v>
       </c>
       <c r="B13" t="str">
-        <v>Brúsne písmená (medzinárodné tlačené)</v>
+        <v>Číselné tyče</v>
       </c>
       <c r="C13" t="str">
-        <v>Jazyk — kompletná abeceda</v>
+        <v>Matematika: 10 graduovaných tyčí</v>
       </c>
       <c r="D13" t="str">
-        <v>8717703054057</v>
+        <v>8719924001421</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>105</v>
+        <v>195.9</v>
       </c>
       <c r="G13">
         <f>E13*F13</f>
-        <v>105</v>
+        <v>195.9</v>
       </c>
       <c r="H13" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I13" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J13" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>NIE-0060C0</v>
+        <v>NIE-005405</v>
       </c>
       <c r="B14" t="str">
-        <v>Box pohyblivej abecedy</v>
+        <v>Brúsne písmená (medzinárodné tlačené)</v>
       </c>
       <c r="C14" t="str">
-        <v>Jazyk — drevená skladacia abeceda</v>
+        <v>Jazyk: kompletná abeceda</v>
       </c>
       <c r="D14" t="str">
-        <v>8717703006001</v>
+        <v>8719924003197</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>103</v>
+        <v>109.9</v>
       </c>
       <c r="G14">
         <f>E14*F14</f>
-        <v>103</v>
+        <v>109.9</v>
       </c>
       <c r="H14" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I14" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J14" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>NIE-000200</v>
+        <v>NIE-0060C0</v>
       </c>
       <c r="B15" t="str">
-        <v>Rám gombíky (veľké)</v>
+        <v>Box pohyblivej abecedy</v>
       </c>
       <c r="C15" t="str">
-        <v>Praktický život — rámček obliekania</v>
+        <v>Jazyk: drevená skladacia abeceda</v>
       </c>
       <c r="D15" t="str">
-        <v>8717703000208</v>
+        <v>8719924003739</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>38</v>
+        <v>115.9</v>
       </c>
       <c r="G15">
         <f>E15*F15</f>
-        <v>38</v>
+        <v>115.9</v>
       </c>
       <c r="H15" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I15" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J15" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>NIE-000300</v>
+        <v>NIE-000200</v>
       </c>
       <c r="B16" t="str">
-        <v>Rám viazanie mašlí</v>
+        <v>Rám gombíky (veľké)</v>
       </c>
       <c r="C16" t="str">
-        <v>Praktický život — rámček obliekania</v>
+        <v>Praktický život: rámček obliekania</v>
       </c>
       <c r="D16" t="str">
-        <v>8717703000307</v>
+        <v>8719924000011</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>38</v>
+        <v>42.9</v>
       </c>
       <c r="G16">
         <f>E16*F16</f>
-        <v>38</v>
+        <v>42.9</v>
       </c>
       <c r="H16" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I16" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J16" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>NIE-000900</v>
+        <v>NIE-000300</v>
       </c>
       <c r="B17" t="str">
-        <v>Rám spony</v>
+        <v>Rám viazanie mašlí</v>
       </c>
       <c r="C17" t="str">
-        <v>Praktický život — rámček obliekania</v>
+        <v>Praktický život: rámček obliekania</v>
       </c>
       <c r="D17" t="str">
-        <v>8717703000901</v>
+        <v>8719924000028</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>48</v>
+        <v>41.9</v>
       </c>
       <c r="G17">
         <f>E17*F17</f>
-        <v>48</v>
+        <v>41.9</v>
       </c>
       <c r="H17" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I17" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J17" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>NIE-001200</v>
+        <v>NIE-000900</v>
       </c>
       <c r="B18" t="str">
-        <v>Rám suchý zips</v>
+        <v>Rám spony</v>
       </c>
       <c r="C18" t="str">
-        <v>Praktický život — rámček obliekania</v>
+        <v>Praktický život: rámček obliekania</v>
       </c>
       <c r="D18" t="str">
-        <v>8717703001205</v>
+        <v>8719924000080</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>48</v>
+        <v>52.9</v>
       </c>
       <c r="G18">
         <f>E18*F18</f>
-        <v>48</v>
+        <v>52.9</v>
       </c>
       <c r="H18" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I18" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J18" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>NIE-157100</v>
+        <v>NIE-001200</v>
       </c>
       <c r="B19" t="str">
-        <v>Otvorená knižnica 93 cm</v>
+        <v>Rám suchý zips</v>
       </c>
       <c r="C19" t="str">
-        <v>Nábytok — otvorené úložisko</v>
+        <v>Praktický život: rámček obliekania</v>
       </c>
       <c r="D19" t="str">
-        <v>8717703157109</v>
+        <v>8719924000127</v>
       </c>
       <c r="E19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>689</v>
+        <v>52.9</v>
       </c>
       <c r="G19">
         <f>E19*F19</f>
-        <v>1378</v>
+        <v>52.9</v>
       </c>
       <c r="H19" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I19" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J19" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>NIE-157400</v>
+        <v>NIE-157100</v>
       </c>
       <c r="B20" t="str">
-        <v>Materiálová skrinka 93 cm</v>
+        <v>Otvorená knižnica 93 cm</v>
       </c>
       <c r="C20" t="str">
-        <v>Nábytok — otvorená skrinka</v>
+        <v>Nábytok: otvorené úložisko</v>
       </c>
       <c r="D20" t="str">
-        <v>8717703157406</v>
+        <v>8719924045050</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F20">
-        <v>647</v>
+        <v>770.9</v>
       </c>
       <c r="G20">
         <f>E20*F20</f>
-        <v>647</v>
+        <v>1541.8</v>
       </c>
       <c r="H20" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I20" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J20" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>NIE-172500</v>
+        <v>NIE-157400</v>
       </c>
       <c r="B21" t="str">
-        <v>Farmársky stôl</v>
+        <v>Materiálová skrinka 93 cm</v>
       </c>
       <c r="C21" t="str">
-        <v>Nábytok — triedny stôl</v>
+        <v>Nábytok: otvorená skrinka</v>
       </c>
       <c r="D21" t="str">
-        <v>8717703172508</v>
+        <v>8719924045081</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>421</v>
+        <v>724.9</v>
       </c>
       <c r="G21">
         <f>E21*F21</f>
-        <v>421</v>
+        <v>724.9</v>
       </c>
       <c r="H21" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I21" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J21" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>NIE-112011</v>
+        <v>NIE-172500</v>
       </c>
       <c r="B22" t="str">
-        <v>Stoličky (mix A1/B2/C3, 26–35 cm)</v>
+        <v>Farmársky stôl</v>
       </c>
       <c r="C22" t="str">
-        <v>Nábytok — detské stoličky</v>
+        <v>Nábytok: triedny stôl</v>
       </c>
       <c r="D22" t="str">
-        <v>8717703112016</v>
+        <v>8719924016876</v>
       </c>
       <c r="E22">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F22">
-        <v>123</v>
+        <v>471.9</v>
       </c>
       <c r="G22">
         <f>E22*F22</f>
-        <v>738</v>
+        <v>471.9</v>
       </c>
       <c r="H22" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I22" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J22" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>NIE-173100</v>
+        <v>NIE-112000</v>
       </c>
       <c r="B23" t="str">
-        <v>Stojan na 3 koberce</v>
+        <v>Stolička A1/B2/C3 (26 až 35 cm), cena za kus podľa výberu variantu</v>
       </c>
       <c r="C23" t="str">
-        <v>Nábytok — stojan na koberce</v>
+        <v>Nábytok: detské stoličky, výška podľa veku detí</v>
       </c>
       <c r="D23" t="str">
-        <v>8717703173109</v>
+        <v>8719924015404</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F23">
-        <v>263</v>
+        <v>137.9</v>
       </c>
       <c r="G23">
         <f>E23*F23</f>
-        <v>263</v>
+        <v>827.4</v>
       </c>
       <c r="H23" t="str">
-        <v>2–3 týždne (stock)</v>
+        <v>2-3 týždne (stock)</v>
       </c>
       <c r="I23" t="str">
         <v>24 mesiacov</v>
       </c>
       <c r="J23" t="str">
         <v>EN 71 / AMI</v>
       </c>
     </row>
-    <row r="25">
-[...29 lines deleted...]
-        <v/>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>NIE-173100</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Stojan na 3 koberce</v>
+      </c>
+      <c r="C24" t="str">
+        <v>Nábytok: stojan na koberce</v>
+      </c>
+      <c r="D24" t="str">
+        <v>8719924016906</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>294.9</v>
+      </c>
+      <c r="G24">
+        <f>E24*F24</f>
+        <v>294.9</v>
+      </c>
+      <c r="H24" t="str">
+        <v>2-3 týždne (stock)</v>
+      </c>
+      <c r="I24" t="str">
+        <v>24 mesiacov</v>
+      </c>
+      <c r="J24" t="str">
+        <v>EN 71 / AMI</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v/>
       </c>
       <c r="B26" t="str">
         <v/>
       </c>
       <c r="C26" t="str">
         <v/>
       </c>
       <c r="D26" t="str">
         <v/>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
-        <v>DPH 23 %</v>
+        <v>Medzisúčet</v>
       </c>
       <c r="G26">
-        <f>G25*0.23</f>
-        <v>1089.28</v>
+        <f>SUM(G7:G24)</f>
+        <v>5279.6</v>
       </c>
       <c r="H26" t="str">
         <v/>
       </c>
       <c r="I26" t="str">
         <v/>
       </c>
       <c r="J26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v/>
       </c>
       <c r="B27" t="str">
         <v/>
       </c>
       <c r="C27" t="str">
         <v/>
       </c>
       <c r="D27" t="str">
         <v/>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
-        <v>Spolu s DPH</v>
+        <v>Doprava EÚ (Heutink dropship)</v>
       </c>
       <c r="G27">
-        <f>G25+G26</f>
-        <v>5825.28</v>
+        <v>0</v>
       </c>
       <c r="H27" t="str">
         <v/>
       </c>
       <c r="I27" t="str">
         <v/>
       </c>
       <c r="J27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v/>
       </c>
       <c r="B28" t="str">
         <v/>
       </c>
       <c r="C28" t="str">
         <v/>
       </c>
       <c r="D28" t="str">
         <v/>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
-        <v>Doprava EÚ (Heutink dropship)</v>
+        <v>CENA SPOLU (konečná, DPH sa nedopočítava)</v>
       </c>
       <c r="G28">
-        <v>0</v>
+        <f>G26+G27</f>
+        <v>5279.6</v>
       </c>
       <c r="H28" t="str">
         <v/>
       </c>
       <c r="I28" t="str">
         <v/>
       </c>
       <c r="J28" t="str">
         <v/>
       </c>
     </row>
-    <row r="29">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A4:J4"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J29"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J28"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B36"/>
+  <dimension ref="A1:B41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="32.83203125" customWidth="1"/>
     <col min="2" max="2" width="60.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Obchodné a technické podmienky</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Dodávateľ</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Obchodné meno</v>
       </c>
       <c r="B4" t="str">
-        <v>Faborino</v>
+        <v>STENVARD s. r. o.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Web</v>
+        <v>IČO</v>
       </c>
       <c r="B5" t="str">
-        <v>https://www.faborino.com</v>
+        <v>57 713 880</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Email</v>
+        <v>DIČ</v>
       </c>
       <c r="B6" t="str">
-        <v>obchod@faborino.sk</v>
+        <v>2123015334</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Telefón</v>
+        <v>Sídlo</v>
       </c>
       <c r="B7" t="str">
-        <v>+421 949 068 570</v>
+        <v>Solivarská 14E, 080 05 Prešov, Slovenská republika</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Obchodná značka</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Faborino</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Platnosť ponuky</v>
+        <v>Web</v>
+      </c>
+      <c r="B9" t="str">
+        <v>https://www.faborino.com</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Doba platnosti</v>
+        <v>Email</v>
       </c>
       <c r="B10" t="str">
-        <v>30 dní od dátumu vystavenia</v>
-[...4 lines deleted...]
-        <v>Platobné podmienky</v>
+        <v>obchod@faborino.sk</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Telefón</v>
+      </c>
+      <c r="B11" t="str">
+        <v>+421 949 068 570</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Splatnosť</v>
-[...2 lines deleted...]
-        <v>NET 14 (14 dní od dátumu fakturácie)</v>
+        <v>Platnosť ponuky</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Mena</v>
+        <v>Doba platnosti</v>
       </c>
       <c r="B14" t="str">
-        <v>EUR</v>
-[...7 lines deleted...]
-        <v>Bankový prevod</v>
+        <v>30 dní od dátumu vystavenia</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Platobné podmienky</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Dodanie</v>
+        <v>Splatnosť</v>
+      </c>
+      <c r="B17" t="str">
+        <v>NET 14 (14 dní od dátumu fakturácie)</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Dodacia lehota</v>
+        <v>Mena</v>
       </c>
       <c r="B18" t="str">
-        <v>2 – 3 týždne pre stock položky (1–2 týždne Heutink výroba + 3 dni DHL doprava do SR). 97 % katalógu je stock. Custom položky 3–4 týždne; plne custom nábytok 6–12 týždňov.</v>
+        <v>EUR</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Logistika</v>
+        <v>Spôsob úhrady</v>
       </c>
       <c r="B19" t="str">
-        <v>Heutink International dropship (EÚ) — DHL parcel</v>
-[...7 lines deleted...]
-        <v>DHL parcel rate SK €23,50 / parcel (3 dni). Pre veľké objednávky (paletová doprava) kalkulácia individuálne podľa hmotnosti a objemu.</v>
+        <v>Bankový prevod</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Dodanie</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Certifikácie a kvalita</v>
+        <v>Dodacia lehota</v>
+      </c>
+      <c r="B22" t="str">
+        <v>2-3 týždne pre stock položky (1-2 týždne Heutink výroba + 3 dni DHL doprava do SR). 97 % katalógu je stock. Custom položky 3-4 týždne; plne custom nábytok 6-12 týždňov.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Pôvod materiálov</v>
+        <v>Logistika</v>
       </c>
       <c r="B23" t="str">
-        <v>Originálne Nienhuis Montessori (Heutink, Holandsko)</v>
+        <v>Heutink International dropship (EÚ), DHL parcel</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>EÚ certifikácia</v>
+        <v>Doprava</v>
       </c>
       <c r="B24" t="str">
-        <v>EN 71 (bezpečnosť hračiek)</v>
-[...7 lines deleted...]
-        <v>AMI Approved (Association Montessori Internationale)</v>
+        <v>DHL parcel rate SK €23,50 / parcel (3 dni). Pre veľké objednávky (paletová doprava) kalkulácia individuálne podľa hmotnosti a objemu.</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Záruka</v>
-[...2 lines deleted...]
-        <v>24 mesiacov na materiálové a výrobné vady</v>
+        <v>Certifikácie a kvalita</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Pôvod materiálov</v>
+      </c>
+      <c r="B27" t="str">
+        <v>Originálne Nienhuis Montessori (Heutink, Holandsko)</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Poznámka k DPH</v>
+        <v>EÚ certifikácia</v>
+      </c>
+      <c r="B28" t="str">
+        <v>EN 71 (bezpečnosť hračiek)</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>DPH 23 % (platná od 1. 1. 2025 podľa zákona č. 278/2024 Z. z.) uvedená v rozpise pre porovnanie s rozpočtom obstarávateľa.</v>
+        <v>Pedagogická certifikácia</v>
+      </c>
+      <c r="B29" t="str">
+        <v>AMI Approved (Association Montessori Internationale)</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Konečná suma faktúry závisí od stavu DPH-registrácie dodávateľa v čase objednávky.</v>
-[...4 lines deleted...]
-        <v>Pri intrakomunitárnej dodávke môže ísť o samozdanenie (reverse charge) v zmysle zákona č. 222/2004 Z. z.</v>
+        <v>Záruka</v>
+      </c>
+      <c r="B30" t="str">
+        <v>24 mesiacov na materiálové a výrobné vady</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>DPH</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Zdroj výzvy</v>
+        <v>Daňový režim</v>
+      </c>
+      <c r="B33" t="str">
+        <v>Dodávateľ nie je platiteľom DPH.</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Plán obnovy a odolnosti SR</v>
+        <v>Ceny v rozpise</v>
       </c>
       <c r="B34" t="str">
-        <v>Komponent 6, Reforma 01, Investícia 20, Výzva V02</v>
+        <v>Uvedené ceny sú konečné. DPH sa k nim nedopočítava a na faktúre nebude vyčíslená.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Max. alokácia</v>
+        <v>Odpočet dane</v>
       </c>
       <c r="B35" t="str">
-        <v>€17 388 na jedno novovytvorené miesto v MŠ</v>
-[...7 lines deleted...]
-        <v>30. 6. 2026</v>
+        <v>Z faktúry si obstarávateľ neuplatňuje odpočet DPH.</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Poznámka k položkám s výberom variantu</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Pri položkách označených "cena za kus podľa výberu variantu" (výška stoličiek, zloženie rámčekov na obliekanie) je uvedená cena jedného reprezentatívneho kusa z katalógu. Konkrétne veľkosti a zloženie sa dohodnú v objednávke.</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Platnosť cien</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Ceny zodpovedajú aktuálnemu cenníku ku dňu vygenerovania tohto rozpisu (viď dátum na prvom hárku) a platia 30 dní od tohto dátumu.</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B36"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B41"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rozpis pre prieskum trhu</vt:lpstr>
       <vt:lpstr>Podmienky</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>